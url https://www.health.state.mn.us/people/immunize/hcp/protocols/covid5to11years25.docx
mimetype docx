--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -183,53 +183,68 @@
         <w:t xml:space="preserve">To reduce incidence of morbidity and mortality of </w:t>
       </w:r>
       <w:r w:rsidR="00066679">
         <w:t>COVID-19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> disease</w:t>
       </w:r>
       <w:r w:rsidR="00926635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473158AD" w14:textId="77777777" w:rsidR="000B3E7D" w:rsidRDefault="000B3E7D" w:rsidP="000B3E7D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Policy of protocol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CD39C6" w14:textId="5129ADBC" w:rsidR="00CE74B5" w:rsidRPr="00CE74B5" w:rsidRDefault="00CE74B5" w:rsidP="00CE74B5">
       <w:r w:rsidRPr="00CE74B5">
         <w:t>The nurse will implement this protocol for COVID-19 vaccination using the 2025-26 Pfizer-BioNTech and Moderna COVID-19 vaccine products for 5 through 11 years of age. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2E1DB3" w14:textId="77777777" w:rsidR="00CE74B5" w:rsidRPr="00CE74B5" w:rsidRDefault="00CE74B5" w:rsidP="00CE74B5">
+    <w:p w14:paraId="2C2E1DB3" w14:textId="5CF12979" w:rsidR="00CE74B5" w:rsidRPr="00CE74B5" w:rsidRDefault="00CE74B5" w:rsidP="00CE74B5">
       <w:r w:rsidRPr="00CE74B5">
-        <w:t>The indications in this protocol are based on recommendations from the American Academy of Pediatrics (AAP) and the American Academy of Family Physicians (AAFP).  </w:t>
+        <w:t>The indications in this protocol are based on recommendations from the American Academy of Pediatrics (AAP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137FD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE74B5">
+        <w:t>the American Academy of Family Physicians (AAFP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137FD">
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137FD">
+        <w:t xml:space="preserve"> the Infectious Diseases Society of America (IDSA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F137FD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3856B515" w14:textId="104CEBF4" w:rsidR="000B3E7D" w:rsidRDefault="000B3E7D" w:rsidP="000B3E7D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Condition-specific criteria and prescribed actions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B2F5AE" w14:textId="197853CB" w:rsidR="00FA3869" w:rsidRPr="00BF303A" w:rsidRDefault="00FA3869" w:rsidP="008D3EE1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF303A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Delete this entire paragraph before printing/signing protocol.</w:t>
@@ -888,51 +903,65 @@
               </w:rPr>
               <w:t>Receipt of CAR-T-cell or hematopoietic stem cell transplant (within two years of transplantation or taking immunosuppression therapy)</w:t>
             </w:r>
             <w:r w:rsidR="0089702C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="703FCB52" w14:textId="51A94AC7" w:rsidR="006F7053" w:rsidRPr="007C20CA" w:rsidRDefault="006F7053" w:rsidP="759086D6">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="759086D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Moderate or severe primary immunodeficiency (e.g., DiGeorge syndrome, Wiskott-Aldrich syndrome)</w:t>
+              <w:t xml:space="preserve">Moderate or severe primary immunodeficiency (e.g., DiGeorge syndrome, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="759086D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Wiskott</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="759086D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>-Aldrich syndrome)</w:t>
             </w:r>
             <w:r w:rsidR="0089702C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A6809F7" w14:textId="66A6A6C8" w:rsidR="006F7053" w:rsidRPr="007C20CA" w:rsidRDefault="006F7053" w:rsidP="759086D6">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="759086D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Advanced or untreated HIV infection</w:t>
             </w:r>
@@ -1574,51 +1603,65 @@
       </w:tr>
       <w:tr w:rsidR="00384F6E" w:rsidRPr="005B374C" w14:paraId="5DB4AEB6" w14:textId="77777777" w:rsidTr="003E2E87">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5128" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E9564C5" w14:textId="3C7D3137" w:rsidR="00384F6E" w:rsidRPr="005B374C" w:rsidRDefault="00DD3980" w:rsidP="005B374C">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Child</w:t>
             </w:r>
             <w:r w:rsidR="00B42FB1" w:rsidRPr="005B374C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> had a delayed local allergic reaction (e.g., erythema, induration, pruritis at the injection site).</w:t>
+              <w:t xml:space="preserve"> had a delayed local allergic reaction (e.g., erythema, induration, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B42FB1" w:rsidRPr="005B374C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>pruritis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B42FB1" w:rsidRPr="005B374C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the injection site).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5447B341" w14:textId="6B551D28" w:rsidR="00384F6E" w:rsidRPr="005B374C" w:rsidRDefault="00384F6E" w:rsidP="005B374C">
             <w:pPr>
               <w:pStyle w:val="TableText-calibri10"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B374C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Proceed to vaccinate. Give vaccine in the opposite arm from where the first dose was given.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -7357,50 +7400,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1834445163">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2075201208">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2040036840">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="583492971">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="396781897">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="B801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7425,50 +7469,51 @@
     <w:rsid w:val="00010174"/>
     <w:rsid w:val="00010828"/>
     <w:rsid w:val="00011548"/>
     <w:rsid w:val="000117CE"/>
     <w:rsid w:val="0001316D"/>
     <w:rsid w:val="00013349"/>
     <w:rsid w:val="00013DF1"/>
     <w:rsid w:val="00015C84"/>
     <w:rsid w:val="00015EF8"/>
     <w:rsid w:val="00017AF7"/>
     <w:rsid w:val="00017D52"/>
     <w:rsid w:val="0002112F"/>
     <w:rsid w:val="00022309"/>
     <w:rsid w:val="0002249D"/>
     <w:rsid w:val="00022A4C"/>
     <w:rsid w:val="0002353B"/>
     <w:rsid w:val="00024A86"/>
     <w:rsid w:val="00025C98"/>
     <w:rsid w:val="000267D5"/>
     <w:rsid w:val="00026986"/>
     <w:rsid w:val="00026E3D"/>
     <w:rsid w:val="000273D5"/>
     <w:rsid w:val="00027C37"/>
     <w:rsid w:val="00030196"/>
     <w:rsid w:val="00031F02"/>
+    <w:rsid w:val="00032AC5"/>
     <w:rsid w:val="00032B98"/>
     <w:rsid w:val="00032F92"/>
     <w:rsid w:val="00033BA3"/>
     <w:rsid w:val="00034366"/>
     <w:rsid w:val="00036461"/>
     <w:rsid w:val="000367DD"/>
     <w:rsid w:val="00036CD8"/>
     <w:rsid w:val="00037510"/>
     <w:rsid w:val="0004046D"/>
     <w:rsid w:val="00040CEE"/>
     <w:rsid w:val="00041F7C"/>
     <w:rsid w:val="00042929"/>
     <w:rsid w:val="00042A53"/>
     <w:rsid w:val="00043799"/>
     <w:rsid w:val="00043B11"/>
     <w:rsid w:val="00044D99"/>
     <w:rsid w:val="0004507E"/>
     <w:rsid w:val="00045658"/>
     <w:rsid w:val="0004579D"/>
     <w:rsid w:val="00046381"/>
     <w:rsid w:val="000465D8"/>
     <w:rsid w:val="000469C3"/>
     <w:rsid w:val="00046DF5"/>
     <w:rsid w:val="00046E9E"/>
     <w:rsid w:val="0004727D"/>
@@ -11109,50 +11154,51 @@
     <w:rsid w:val="00EF7F3A"/>
     <w:rsid w:val="00F005D1"/>
     <w:rsid w:val="00F0133E"/>
     <w:rsid w:val="00F01503"/>
     <w:rsid w:val="00F01632"/>
     <w:rsid w:val="00F0314B"/>
     <w:rsid w:val="00F034C6"/>
     <w:rsid w:val="00F038A5"/>
     <w:rsid w:val="00F03D62"/>
     <w:rsid w:val="00F05699"/>
     <w:rsid w:val="00F06119"/>
     <w:rsid w:val="00F06179"/>
     <w:rsid w:val="00F062F1"/>
     <w:rsid w:val="00F067ED"/>
     <w:rsid w:val="00F06F39"/>
     <w:rsid w:val="00F07C1B"/>
     <w:rsid w:val="00F07C53"/>
     <w:rsid w:val="00F07DD1"/>
     <w:rsid w:val="00F110E6"/>
     <w:rsid w:val="00F111F6"/>
     <w:rsid w:val="00F1161A"/>
     <w:rsid w:val="00F11B76"/>
     <w:rsid w:val="00F11C16"/>
     <w:rsid w:val="00F12AD0"/>
     <w:rsid w:val="00F12DA8"/>
+    <w:rsid w:val="00F137FD"/>
     <w:rsid w:val="00F13A37"/>
     <w:rsid w:val="00F142FC"/>
     <w:rsid w:val="00F14CC5"/>
     <w:rsid w:val="00F15007"/>
     <w:rsid w:val="00F16814"/>
     <w:rsid w:val="00F1733C"/>
     <w:rsid w:val="00F17393"/>
     <w:rsid w:val="00F17533"/>
     <w:rsid w:val="00F177B2"/>
     <w:rsid w:val="00F21C4A"/>
     <w:rsid w:val="00F21C79"/>
     <w:rsid w:val="00F21DE5"/>
     <w:rsid w:val="00F22D91"/>
     <w:rsid w:val="00F22E95"/>
     <w:rsid w:val="00F23B13"/>
     <w:rsid w:val="00F23D35"/>
     <w:rsid w:val="00F24F60"/>
     <w:rsid w:val="00F25B77"/>
     <w:rsid w:val="00F26332"/>
     <w:rsid w:val="00F27544"/>
     <w:rsid w:val="00F2788E"/>
     <w:rsid w:val="00F309AB"/>
     <w:rsid w:val="00F30C1D"/>
     <w:rsid w:val="00F30D42"/>
     <w:rsid w:val="00F317F0"/>
@@ -11247,50 +11293,51 @@
     <w:rsid w:val="00FA2A28"/>
     <w:rsid w:val="00FA2D61"/>
     <w:rsid w:val="00FA3710"/>
     <w:rsid w:val="00FA3869"/>
     <w:rsid w:val="00FA3AE0"/>
     <w:rsid w:val="00FA45D6"/>
     <w:rsid w:val="00FA4AF8"/>
     <w:rsid w:val="00FA4B45"/>
     <w:rsid w:val="00FA6D1D"/>
     <w:rsid w:val="00FB009E"/>
     <w:rsid w:val="00FB035A"/>
     <w:rsid w:val="00FB0499"/>
     <w:rsid w:val="00FB0AB5"/>
     <w:rsid w:val="00FB135F"/>
     <w:rsid w:val="00FB235F"/>
     <w:rsid w:val="00FB3FDE"/>
     <w:rsid w:val="00FB56BC"/>
     <w:rsid w:val="00FB60FB"/>
     <w:rsid w:val="00FB640A"/>
     <w:rsid w:val="00FB688E"/>
     <w:rsid w:val="00FC022F"/>
     <w:rsid w:val="00FC1C55"/>
     <w:rsid w:val="00FC1CCA"/>
     <w:rsid w:val="00FC32BA"/>
     <w:rsid w:val="00FC34AD"/>
+    <w:rsid w:val="00FC34DE"/>
     <w:rsid w:val="00FC351F"/>
     <w:rsid w:val="00FC3A95"/>
     <w:rsid w:val="00FC4726"/>
     <w:rsid w:val="00FC4DCB"/>
     <w:rsid w:val="00FC55A5"/>
     <w:rsid w:val="00FC5864"/>
     <w:rsid w:val="00FC619F"/>
     <w:rsid w:val="00FC61B9"/>
     <w:rsid w:val="00FC66E6"/>
     <w:rsid w:val="00FC7004"/>
     <w:rsid w:val="00FD06D7"/>
     <w:rsid w:val="00FD0AAF"/>
     <w:rsid w:val="00FD1E2F"/>
     <w:rsid w:val="00FD2BE7"/>
     <w:rsid w:val="00FD2F03"/>
     <w:rsid w:val="00FD345C"/>
     <w:rsid w:val="00FD3473"/>
     <w:rsid w:val="00FD4182"/>
     <w:rsid w:val="00FD489A"/>
     <w:rsid w:val="00FD555A"/>
     <w:rsid w:val="00FD573E"/>
     <w:rsid w:val="00FD613C"/>
     <w:rsid w:val="00FD682D"/>
     <w:rsid w:val="00FD71D3"/>
     <w:rsid w:val="00FD7319"/>
@@ -14962,97 +15009,97 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Integral" id="{3577F8C9-A904-41D8-97D2-FD898F53F20E}" vid="{682D6EBE-8D36-4FF2-9DB3-F3D8D7B6715D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="95469566-ff15-40dd-a806-b3ff38c3d566" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fff41837-5838-4dec-ad5d-0fd8d2f05163">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="95469566-ff15-40dd-a806-b3ff38c3d566">
+      <UserInfo>
+        <DisplayName>Stehlin, Caitlyn (MDH)</DisplayName>
+        <AccountId>82</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6">
   <b:Source>
     <b:Tag>Joh37</b:Tag>
     <b:SourceType>Book</b:SourceType>
     <b:Guid>{D5B2C56B-24A4-4208-9B6D-27D761A1D275}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Steinbeck</b:Last>
             <b:First>John</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Of Mice and Men</b:Title>
     <b:Year>1937</b:Year>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
-</file>
-[...25 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D2DDCC8B83AF824A9F5AA360F7EC6EF6" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5535306bba79b1ad03d2841a03f34baf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fff41837-5838-4dec-ad5d-0fd8d2f05163" xmlns:ns3="95469566-ff15-40dd-a806-b3ff38c3d566" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d813c288d8aa3829b1db0c20051b8987" ns2:_="" ns3:_="">
     <xsd:import namespace="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
     <xsd:import namespace="95469566-ff15-40dd-a806-b3ff38c3d566"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -15241,137 +15288,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0225FC19-EDA9-4ABB-BAFF-F15F8DCA87ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BF5A84-D146-4B84-B77D-38529A5E057B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="95469566-ff15-40dd-a806-b3ff38c3d566"/>
+    <ds:schemaRef ds:uri="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626E2921-4307-4585-9C52-2146A984A1D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57BF5A84-D146-4B84-B77D-38529A5E057B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0225FC19-EDA9-4ABB-BAFF-F15F8DCA87ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69814C1-E5D9-4A62-BD18-0517C0DDB06B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fff41837-5838-4dec-ad5d-0fd8d2f05163"/>
     <ds:schemaRef ds:uri="95469566-ff15-40dd-a806-b3ff38c3d566"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{eb14b046-24c4-4519-8f26-b89c2159828c}" enabled="0" method="" siteId="{eb14b046-24c4-4519-8f26-b89c2159828c}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Basic MDH Document</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1348</Words>
-  <Characters>8438</Characters>
+  <Words>1355</Words>
+  <Characters>8481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025-26 COVID-19 Vaccine for Age 5 to 11 Years</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9767</CharactersWithSpaces>
+  <CharactersWithSpaces>9817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849736</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fda.gov/media/167211/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>655378</vt:i4>
       </vt:variant>
       <vt:variant>